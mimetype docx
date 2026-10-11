--- v0 (2026-03-30)
+++ v1 (2026-10-11)
@@ -120,137 +120,135 @@
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D743D86" w14:textId="5A830237" w:rsidR="00E04E7A" w:rsidRPr="00D44E99" w:rsidRDefault="00493951" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>Datum narození</w:t>
       </w:r>
       <w:r w:rsidR="003D1F3F">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text2"/>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
@@ -265,88 +263,88 @@
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="18C1470A" w14:textId="33D09BC3" w:rsidR="00493951" w:rsidRPr="00D44E99" w:rsidRDefault="00493951" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>Akademický rok:</w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text3"/>
+      <w:bookmarkStart w:id="2" w:name="Text3"/>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
@@ -361,100 +359,100 @@
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5B9CA7DB" w14:textId="193AF0F0" w:rsidR="00493951" w:rsidRPr="00D44E99" w:rsidRDefault="00493951" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>Forma studia</w:t>
       </w:r>
       <w:r w:rsidR="003D1F3F">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text4"/>
+      <w:bookmarkStart w:id="3" w:name="Text4"/>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
@@ -469,94 +467,94 @@
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4256" w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="79D2CEB0" w14:textId="4120FE61" w:rsidR="00E04E7A" w:rsidRPr="00D44E99" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="79D2CEB0" w14:textId="323ED6EF" w:rsidR="00E04E7A" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>Školitel</w:t>
       </w:r>
       <w:r w:rsidR="003D1F3F">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text5"/>
+      <w:bookmarkStart w:id="4" w:name="Text5"/>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
@@ -571,173 +569,74 @@
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4AAA1B4A" w14:textId="7AE5D479" w:rsidR="00E04E7A" w:rsidRPr="00D44E99" w:rsidRDefault="00E04E7A" w:rsidP="0053630A">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2FC86DC2" w14:textId="45BCBBE6" w:rsidR="00DD4F54" w:rsidRPr="00D44E99" w:rsidRDefault="00DD4F54" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Konzultant:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
@@ -766,163 +665,167 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCF9595" w14:textId="77777777" w:rsidR="004A546F" w:rsidRDefault="004A546F" w:rsidP="004A546F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="4AAA1B4A" w14:textId="7AE5D479" w:rsidR="00E04E7A" w:rsidRPr="00D44E99" w:rsidRDefault="00E04E7A" w:rsidP="0053630A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5B921D27" w14:textId="33111F9F" w:rsidR="004A546F" w:rsidRPr="004A546F" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E152A0E" w14:textId="0B4FBD30" w:rsidR="00E04E7A" w:rsidRPr="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A546F">
+      <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Pedagogická činnost doktoranda </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09D53960" w14:textId="557C0A5A" w:rsidR="004A546F" w:rsidRPr="004A546F" w:rsidRDefault="004A546F" w:rsidP="003D1F3F">
+        <w:t xml:space="preserve">Stručná zpráva doktoranda o jeho vědecko-výzkumné činnosti </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDD2947" w14:textId="31241D56" w:rsidR="004A546F" w:rsidRPr="00EC687D" w:rsidRDefault="004A546F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A546F">
+      <w:r w:rsidRPr="00EC687D">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>výuka předmětů – název, semestr, rozsah; vedení a konzultace prací studentů – semestrální</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058116E">
+        <w:t>realizované činnosti ve vztahu k disertační práci, spolupráce na projektech (název projektu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A546F">
+        <w:t>; řešitel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC229E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058116E">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC229E" w:rsidRPr="00FC229E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A546F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC229E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058116E">
+        <w:t>spoluřešitel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC687D">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>í</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A546F">
+        <w:t xml:space="preserve">), seznam publikací, …; absolvované </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:color w:val="924C14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, BP</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>semináře; konference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44016A6D" w14:textId="76121C2B" w:rsidR="004A546F" w:rsidRDefault="00D44E99" w:rsidP="003D1F3F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
@@ -955,50 +858,239 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E99">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2FCF9595" w14:textId="77777777" w:rsidR="004A546F" w:rsidRDefault="004A546F" w:rsidP="004A546F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B921D27" w14:textId="33111F9F" w:rsidR="004A546F" w:rsidRPr="004A546F" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedagogická činnost doktoranda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D53960" w14:textId="557C0A5A" w:rsidR="004A546F" w:rsidRPr="004A546F" w:rsidRDefault="004A546F" w:rsidP="003D1F3F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>výuka předmětů – název, semestr, rozsah; vedení a konzultace prací studentů – semestrální</w:t>
+      </w:r>
+      <w:r w:rsidR="0058116E">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pr</w:t>
+      </w:r>
+      <w:r w:rsidR="0058116E">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0058116E">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A546F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, BP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2B83CC" w14:textId="2415F8B0" w:rsidR="00DD4256" w:rsidRDefault="00D44E99" w:rsidP="003D1F3F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="79F22C3C" w14:textId="77777777" w:rsidR="00D44E99" w:rsidRDefault="00D44E99" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2989DE60" w14:textId="4C7B4A8A" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1100,128 +1192,119 @@
       <w:r w:rsidR="002C767E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002C767E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">důvodnění: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034EC3DD" w14:textId="7FBC94FA" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
+    <w:p w14:paraId="3F17C5A3" w14:textId="77777777" w:rsidR="00126426" w:rsidRDefault="00126426" w:rsidP="00DD4F54">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7621EBD8" w14:textId="068889B6" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="00DD4F54">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:color w:val="924C14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vyjádření školitele k průběhu studia, stavu rozpracovanosti disertační práce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AC34A9" w14:textId="2ABB6039" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7621EBD8" w14:textId="73CD4521" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
-[...21 lines deleted...]
-    <w:p w14:paraId="00AC34A9" w14:textId="2ABB6039" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
+    <w:p w14:paraId="7167223A" w14:textId="1C98FBC4" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7167223A" w14:textId="1C98FBC4" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
+    <w:p w14:paraId="33FF48DF" w14:textId="639B7577" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FF48DF" w14:textId="639B7577" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5DF649FE" w14:textId="4C818777" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="2036B32E" w14:textId="77777777" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608DDEC8" w14:textId="66E1823C" w:rsidR="00DD4256" w:rsidRPr="003D1F3F" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1F3F">
@@ -1325,155 +1408,451 @@
       </w:pPr>
       <w:r w:rsidRPr="00DD4256">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>ukončit studium pro neplnění požadavků studijního programu</w:t>
       </w:r>
       <w:r w:rsidR="002C767E">
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B65AA2" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72AEF105" w14:textId="3C5EACCF" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+    <w:p w14:paraId="72AEF105" w14:textId="45763428" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00126426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis doktoranda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D28F78" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+    <w:p w14:paraId="5A07D9B9" w14:textId="4E4E2EAF" w:rsidR="001104A7" w:rsidRDefault="001104A7" w:rsidP="001104A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B95161B" w14:textId="171862E9" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Podpis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>konzultanta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BBCF2D" w14:textId="77777777" w:rsidR="001104A7" w:rsidRDefault="001104A7" w:rsidP="00126426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB703C1" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B95161B" w14:textId="3523666D" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00126426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4FF30508" w14:textId="1D9732BA" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Podpis školitele </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF30508" w14:textId="38CE1FBF" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00126426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Datum:</w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis vedoucího katedry</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="06B82FE5" w14:textId="77777777" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="003D1F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6613F3A4" w14:textId="77777777" w:rsidR="003D1F3F" w:rsidRPr="003D1F3F" w:rsidRDefault="00DD4256" w:rsidP="003D1F3F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -1748,65 +2127,136 @@
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17924FB4" w14:textId="77777777" w:rsidR="005B0DF0" w:rsidRPr="00DD4256" w:rsidRDefault="005B0DF0" w:rsidP="005B0DF0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297E823A" w14:textId="4731A940" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F1EB23F" w14:textId="4C81D83F" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+    <w:p w14:paraId="6F1EB23F" w14:textId="6061219E" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Datum:</w:t>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis předsedy OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09538D75" w14:textId="4AD7846B" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48FFEA31" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
@@ -1840,226 +2290,297 @@
     </w:p>
     <w:p w14:paraId="5AE89A52" w14:textId="1BE45609" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C550BE" w14:textId="77777777" w:rsidR="003D1F3F" w:rsidRDefault="003D1F3F" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31A2D271" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="510483BD" w14:textId="2C51B816" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
+    <w:p w14:paraId="510483BD" w14:textId="6EA707CC" w:rsidR="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Datum:</w:t>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis děkana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6423EB3E" w14:textId="77777777" w:rsidR="00DD4256" w:rsidRPr="00DD4256" w:rsidRDefault="00DD4256" w:rsidP="00DD4256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Inter V" w:hAnsi="Inter V" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD4256" w:rsidRPr="00DD4256">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7851F98D" w14:textId="77777777" w:rsidR="00661FF5" w:rsidRDefault="00661FF5" w:rsidP="007B27D8">
+    <w:p w14:paraId="0A0BF1A0" w14:textId="77777777" w:rsidR="00AE4D28" w:rsidRDefault="00AE4D28" w:rsidP="007B27D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47DA908A" w14:textId="77777777" w:rsidR="00661FF5" w:rsidRDefault="00661FF5" w:rsidP="007B27D8">
+    <w:p w14:paraId="6E913F2C" w14:textId="77777777" w:rsidR="00AE4D28" w:rsidRDefault="00AE4D28" w:rsidP="007B27D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Inter V">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5200A1FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6A293BEF" w14:textId="77777777" w:rsidR="007B27D8" w:rsidRDefault="007B27D8" w:rsidP="007B27D8">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4AED3756" w14:textId="77777777" w:rsidR="007B27D8" w:rsidRPr="008F1102" w:rsidRDefault="007B27D8" w:rsidP="007B27D8">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="924C14"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F1102">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="924C14"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t xml:space="preserve">Technická univerzita v Liberci | Fakulta textilní </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0970AD38" w14:textId="77777777" w:rsidR="007B27D8" w:rsidRPr="006040E5" w:rsidRDefault="00661FF5" w:rsidP="007B27D8">
+  <w:p w14:paraId="0970AD38" w14:textId="77777777" w:rsidR="007B27D8" w:rsidRPr="006040E5" w:rsidRDefault="00AE4D28" w:rsidP="007B27D8">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10156" w:y="8"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="slostrnky"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="226801988"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2184,61 +2705,61 @@
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="924C14"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F1102">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="924C14"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Studentská 1402/2, 461 17 Liberec 1 | www.ft.tul.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FEFA54" w14:textId="77777777" w:rsidR="00661FF5" w:rsidRDefault="00661FF5" w:rsidP="007B27D8">
+    <w:p w14:paraId="2F34477B" w14:textId="77777777" w:rsidR="00AE4D28" w:rsidRDefault="00AE4D28" w:rsidP="007B27D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B88DC92" w14:textId="77777777" w:rsidR="00661FF5" w:rsidRDefault="00661FF5" w:rsidP="007B27D8">
+    <w:p w14:paraId="393AC928" w14:textId="77777777" w:rsidR="00AE4D28" w:rsidRDefault="00AE4D28" w:rsidP="007B27D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="59DD5C8A" w14:textId="77777777" w:rsidR="007B27D8" w:rsidRDefault="007B27D8">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="73710E56" wp14:editId="533FE729">
           <wp:simplePos x="0" y="0"/>
@@ -3114,115 +3635,116 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uxNoJF8UjSgKRXRwKMrLpqlw7vP0xAr6uvZdDIznjFBxUrCFG0t0I2taQCemm6a3K+ESudxt6K376UULAeGwbw==" w:salt="yTUVp0qDWEBltgtwp66zlA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Gt4LFUsYuXzw3OYdQonsB9SnLNlGey1nFLBWFjgjk8IygGeiLKPFcyxYgTTI8sKd5gHLDi477bdv4oWVB9tFEw==" w:salt="ToWE6F4skuqtOhamB+jqGg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B27D8"/>
-    <w:rsid w:val="000019F7"/>
+    <w:rsid w:val="001104A7"/>
+    <w:rsid w:val="00126426"/>
+    <w:rsid w:val="001A0467"/>
     <w:rsid w:val="0023757A"/>
     <w:rsid w:val="002B01EA"/>
     <w:rsid w:val="002C767E"/>
     <w:rsid w:val="00322FD6"/>
     <w:rsid w:val="003260B4"/>
+    <w:rsid w:val="003450FB"/>
     <w:rsid w:val="003B11C6"/>
     <w:rsid w:val="003D1F3F"/>
     <w:rsid w:val="0043423A"/>
     <w:rsid w:val="00493951"/>
     <w:rsid w:val="004A546F"/>
     <w:rsid w:val="004F2619"/>
     <w:rsid w:val="0053630A"/>
     <w:rsid w:val="0054621C"/>
     <w:rsid w:val="0058116E"/>
     <w:rsid w:val="005B0DF0"/>
     <w:rsid w:val="005C23B2"/>
     <w:rsid w:val="005D6C75"/>
     <w:rsid w:val="00616AFC"/>
-    <w:rsid w:val="00661FF5"/>
     <w:rsid w:val="0067433F"/>
     <w:rsid w:val="007240CD"/>
     <w:rsid w:val="007B27D8"/>
     <w:rsid w:val="008A1DB0"/>
     <w:rsid w:val="0098105C"/>
     <w:rsid w:val="009C743D"/>
     <w:rsid w:val="00A0734B"/>
     <w:rsid w:val="00A443A0"/>
     <w:rsid w:val="00A74C03"/>
+    <w:rsid w:val="00AE4D28"/>
     <w:rsid w:val="00B22218"/>
     <w:rsid w:val="00B447EE"/>
     <w:rsid w:val="00BF04A3"/>
-    <w:rsid w:val="00BF0B28"/>
-    <w:rsid w:val="00BF69DA"/>
     <w:rsid w:val="00C173A1"/>
     <w:rsid w:val="00CE1E9B"/>
     <w:rsid w:val="00D14831"/>
     <w:rsid w:val="00D44E99"/>
     <w:rsid w:val="00DD4256"/>
+    <w:rsid w:val="00DD4F54"/>
     <w:rsid w:val="00E009C1"/>
     <w:rsid w:val="00E04E7A"/>
     <w:rsid w:val="00E20131"/>
-    <w:rsid w:val="00F03F75"/>
     <w:rsid w:val="00F22849"/>
     <w:rsid w:val="00F46E31"/>
     <w:rsid w:val="00FC229E"/>
     <w:rsid w:val="00FE559A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4030,70 +4552,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>252</Words>
-  <Characters>1493</Characters>
+  <Words>278</Words>
+  <Characters>1642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FT TUL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1742</CharactersWithSpaces>
+  <CharactersWithSpaces>1917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>